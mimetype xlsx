--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -879,50 +879,53 @@
       </c>
       <c r="D5">
         <v>-11</v>
       </c>
       <c r="E5" t="str">
         <v>GEN</v>
       </c>
       <c r="F5" t="str">
         <v>T6</v>
       </c>
       <c r="G5">
         <v>6</v>
       </c>
       <c r="H5" t="str">
         <v>Karsten Samland</v>
       </c>
       <c r="I5">
         <v>9</v>
       </c>
       <c r="J5">
         <v>64</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
+      <c r="L5">
+        <v>323023</v>
+      </c>
       <c r="M5" t="str">
         <v>samland</v>
       </c>
       <c r="N5">
         <v>9</v>
       </c>
       <c r="O5">
         <v>64</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
       <c r="Q5">
         <v>4</v>
       </c>
       <c r="R5">
         <v>5</v>
       </c>
       <c r="S5">
         <v>3</v>
       </c>
       <c r="T5">
         <v>3</v>
       </c>
       <c r="U5">