--- v0 (2026-02-13)
+++ v1 (2026-04-03)
@@ -1868,50 +1868,53 @@
         <v>3</v>
       </c>
       <c r="AC16">
         <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>GEN</v>
       </c>
       <c r="B17" t="str">
         <v>16</v>
       </c>
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17" t="str">
         <v>William Brogdon</v>
       </c>
       <c r="E17">
         <v>7</v>
       </c>
       <c r="F17">
         <v>64</v>
       </c>
+      <c r="G17">
+        <v>325379</v>
+      </c>
       <c r="H17" t="str">
         <v>clash509</v>
       </c>
       <c r="I17">
         <v>7</v>
       </c>
       <c r="J17">
         <v>64</v>
       </c>
       <c r="K17">
         <v>2</v>
       </c>
       <c r="L17">
         <v>3</v>
       </c>
       <c r="M17">
         <v>3</v>
       </c>
       <c r="N17">
         <v>4</v>
       </c>
       <c r="O17">
         <v>4</v>
       </c>
       <c r="P17">