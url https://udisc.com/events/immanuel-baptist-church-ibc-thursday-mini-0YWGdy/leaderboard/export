--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -825,51 +825,51 @@
       <c r="A5" t="str">
         <v>MA2</v>
       </c>
       <c r="B5" t="str">
         <v>1</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="str">
         <v>Kyle Colvin</v>
       </c>
       <c r="E5">
         <v>8</v>
       </c>
       <c r="F5">
         <v>65</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>150402</v>
       </c>
       <c r="I5" t="str">
-        <v>nivloc</v>
+        <v>kylecolvin08</v>
       </c>
       <c r="J5">
         <v>8</v>
       </c>
       <c r="K5">
         <v>65</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>3</v>
       </c>
       <c r="O5">
         <v>3</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
       <c r="Q5">
         <v>4</v>
       </c>