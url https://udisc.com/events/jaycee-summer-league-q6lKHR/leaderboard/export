--- v0 (2025-10-23)
+++ v1 (2026-04-01)
@@ -5350,218 +5350,221 @@
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>T45</v>
       </c>
       <c r="B50">
         <v>45</v>
       </c>
       <c r="C50">
         <v>2</v>
       </c>
       <c r="D50">
         <v>2</v>
       </c>
       <c r="E50" t="str">
         <v>GEN</v>
       </c>
       <c r="F50" t="str">
         <v>T37</v>
       </c>
       <c r="G50">
         <v>37</v>
       </c>
       <c r="H50" t="str">
-        <v>Dustin Spaans</v>
+        <v>Michael Vogt</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>54</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
+      <c r="L50">
+        <v>301461</v>
+      </c>
       <c r="M50" t="str">
-        <v>dspaans3825</v>
+        <v>mvogt2890</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>54</v>
       </c>
       <c r="P50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R50">
         <v>3</v>
       </c>
       <c r="S50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U50">
         <v>3</v>
       </c>
       <c r="V50">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W50">
         <v>2</v>
       </c>
       <c r="X50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Z50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB50">
         <v>3</v>
       </c>
       <c r="AC50">
         <v>3</v>
       </c>
       <c r="AD50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AE50">
         <v>3</v>
       </c>
       <c r="AF50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AG50">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>T45</v>
       </c>
       <c r="B51">
         <v>45</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51">
         <v>2</v>
       </c>
       <c r="E51" t="str">
         <v>GEN</v>
       </c>
       <c r="F51" t="str">
         <v>T37</v>
       </c>
       <c r="G51">
         <v>37</v>
       </c>
       <c r="H51" t="str">
-        <v>Michael Vogt</v>
+        <v>Dustin Spaans</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>54</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="M51" t="str">
-        <v>mvogt2890</v>
+        <v>dspaans3825</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51">
         <v>54</v>
       </c>
       <c r="P51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R51">
         <v>3</v>
       </c>
       <c r="S51">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U51">
         <v>3</v>
       </c>
       <c r="V51">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="W51">
         <v>2</v>
       </c>
       <c r="X51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y51">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB51">
         <v>3</v>
       </c>
       <c r="AC51">
         <v>3</v>
       </c>
       <c r="AD51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AE51">
         <v>3</v>
       </c>
       <c r="AF51">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AG51">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>T45</v>
       </c>
       <c r="B52">
         <v>45</v>
       </c>
       <c r="C52">
         <v>2</v>
       </c>
       <c r="D52">
         <v>1</v>
       </c>
       <c r="E52" t="str">
         <v>GEN</v>
       </c>
       <c r="F52" t="str">
         <v>T43</v>
       </c>
       <c r="G52">