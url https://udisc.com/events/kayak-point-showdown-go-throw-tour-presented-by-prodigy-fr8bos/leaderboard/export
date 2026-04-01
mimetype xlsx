--- v0 (2025-11-26)
+++ v1 (2026-04-01)
@@ -715,51 +715,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>MPO</v>
       </c>
       <c r="B7" t="str">
         <v>6</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="str">
         <v>Isaac Robinson</v>
       </c>
       <c r="E7">
         <v>-11</v>
       </c>
       <c r="F7">
         <v>108</v>
       </c>
       <c r="G7">
         <v>50670</v>
       </c>
       <c r="H7" t="str">
-        <v>isaacrobinson</v>
+        <v>isaac</v>
       </c>
       <c r="I7">
         <v>-1</v>
       </c>
       <c r="J7">
         <v>-10</v>
       </c>
       <c r="K7">
         <v>59</v>
       </c>
       <c r="L7">
         <v>49</v>
       </c>
       <c r="M7" t="str">
         <v>354</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>MPO</v>
       </c>
       <c r="B8" t="str">
         <v>T7</v>
       </c>
       <c r="C8">
@@ -1286,51 +1286,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>MPO</v>
       </c>
       <c r="B21" t="str">
         <v>20</v>
       </c>
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="str">
         <v>Anthony Bodanza</v>
       </c>
       <c r="E21">
         <v>-3</v>
       </c>
       <c r="F21">
         <v>116</v>
       </c>
       <c r="G21">
         <v>210763</v>
       </c>
       <c r="H21" t="str">
-        <v>anthonybodanza</v>
+        <v>bodanza</v>
       </c>
       <c r="I21">
         <v>-2</v>
       </c>
       <c r="J21">
         <v>-1</v>
       </c>
       <c r="K21">
         <v>58</v>
       </c>
       <c r="L21">
         <v>58</v>
       </c>
       <c r="M21" t="str">
         <v>125</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>MPO</v>
       </c>
       <c r="B22" t="str">
         <v>T21</v>
       </c>
       <c r="C22">
@@ -6253,51 +6253,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>MPO</v>
       </c>
       <c r="B21" t="str">
         <v>T17</v>
       </c>
       <c r="C21">
         <v>17</v>
       </c>
       <c r="D21" t="str">
         <v>Anthony Bodanza</v>
       </c>
       <c r="E21">
         <v>-2</v>
       </c>
       <c r="F21">
         <v>58</v>
       </c>
       <c r="G21">
         <v>210763</v>
       </c>
       <c r="H21" t="str">
-        <v>anthonybodanza</v>
+        <v>bodanza</v>
       </c>
       <c r="I21">
         <v>-2</v>
       </c>
       <c r="J21">
         <v>58</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>4</v>
       </c>
       <c r="N21">
         <v>3</v>
       </c>
       <c r="O21">
         <v>2</v>
       </c>
       <c r="P21">
         <v>3</v>
       </c>
@@ -6339,51 +6339,51 @@
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>MPO</v>
       </c>
       <c r="B22" t="str">
         <v>T21</v>
       </c>
       <c r="C22">
         <v>21</v>
       </c>
       <c r="D22" t="str">
         <v>Isaac Robinson</v>
       </c>
       <c r="E22">
         <v>-1</v>
       </c>
       <c r="F22">
         <v>59</v>
       </c>
       <c r="G22">
         <v>50670</v>
       </c>
       <c r="H22" t="str">
-        <v>isaacrobinson</v>
+        <v>isaac</v>
       </c>
       <c r="I22">
         <v>-1</v>
       </c>
       <c r="J22">
         <v>59</v>
       </c>
       <c r="K22">
         <v>4</v>
       </c>
       <c r="L22">
         <v>3</v>
       </c>
       <c r="M22">
         <v>3</v>
       </c>
       <c r="N22">
         <v>3</v>
       </c>
       <c r="O22">
         <v>3</v>
       </c>
       <c r="P22">
         <v>3</v>
       </c>
@@ -10831,51 +10831,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>MPO</v>
       </c>
       <c r="B7" t="str">
         <v>6</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="str">
         <v>Isaac Robinson</v>
       </c>
       <c r="E7">
         <v>-11</v>
       </c>
       <c r="F7">
         <v>108</v>
       </c>
       <c r="G7">
         <v>50670</v>
       </c>
       <c r="H7" t="str">
-        <v>isaacrobinson</v>
+        <v>isaac</v>
       </c>
       <c r="I7">
         <v>-10</v>
       </c>
       <c r="J7">
         <v>49</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
         <v>2</v>
       </c>
       <c r="N7">
         <v>3</v>
       </c>
       <c r="O7">
         <v>3</v>
       </c>
       <c r="P7">
         <v>3</v>
       </c>
@@ -12032,51 +12032,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>MPO</v>
       </c>
       <c r="B21" t="str">
         <v>20</v>
       </c>
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="str">
         <v>Anthony Bodanza</v>
       </c>
       <c r="E21">
         <v>-3</v>
       </c>
       <c r="F21">
         <v>116</v>
       </c>
       <c r="G21">
         <v>210763</v>
       </c>
       <c r="H21" t="str">
-        <v>anthonybodanza</v>
+        <v>bodanza</v>
       </c>
       <c r="I21">
         <v>-1</v>
       </c>
       <c r="J21">
         <v>58</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
       <c r="L21">
         <v>4</v>
       </c>
       <c r="M21">
         <v>3</v>
       </c>
       <c r="N21">
         <v>4</v>
       </c>
       <c r="O21">
         <v>3</v>
       </c>
       <c r="P21">
         <v>4</v>
       </c>