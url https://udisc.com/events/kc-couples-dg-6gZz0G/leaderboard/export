--- v0 (2026-01-02)
+++ v1 (2026-04-01)
@@ -551,51 +551,51 @@
       </c>
       <c r="AB1" t="str">
         <v>hole_18</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>GC</v>
       </c>
       <c r="B2" t="str">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="str">
         <v>Sarah/Jay</v>
       </c>
       <c r="E2">
         <v>-2</v>
       </c>
       <c r="F2">
         <v>53</v>
       </c>
       <c r="H2" t="str">
-        <v>srwilliams,threedit</v>
+        <v>threedit,srwilliams</v>
       </c>
       <c r="I2">
         <v>-2</v>
       </c>
       <c r="J2">
         <v>53</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>3</v>
       </c>
       <c r="N2">
         <v>3</v>
       </c>
       <c r="O2">
         <v>3</v>
       </c>
       <c r="P2">
         <v>3</v>
       </c>
@@ -634,51 +634,51 @@
       </c>
       <c r="AB2">
         <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>GC</v>
       </c>
       <c r="B3" t="str">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="str">
         <v>Michelle/Michael</v>
       </c>
       <c r="E3">
         <v>-1</v>
       </c>
       <c r="F3">
         <v>54</v>
       </c>
       <c r="H3" t="str">
-        <v>mitchybegood,bax1111</v>
+        <v>bax1111,mitchybegood</v>
       </c>
       <c r="I3">
         <v>-1</v>
       </c>
       <c r="J3">
         <v>54</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
         <v>4</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
         <v>3</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>