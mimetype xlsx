--- v0 (2026-01-02)
+++ v1 (2026-04-01)
@@ -717,51 +717,51 @@
       </c>
       <c r="AB3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>GC</v>
       </c>
       <c r="B4" t="str">
         <v>T3</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="str">
         <v>Gunnar/Chloe</v>
       </c>
       <c r="E4">
         <v>9</v>
       </c>
       <c r="F4">
         <v>63</v>
       </c>
       <c r="H4" t="str">
-        <v>gswin99,chloewilli</v>
+        <v>chloewilli,gswin99</v>
       </c>
       <c r="I4">
         <v>9</v>
       </c>
       <c r="J4">
         <v>63</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>4</v>
       </c>
       <c r="M4">
         <v>3</v>
       </c>
       <c r="N4">
         <v>4</v>
       </c>
       <c r="O4">
         <v>3</v>
       </c>
       <c r="P4">
         <v>3</v>
       </c>
@@ -800,51 +800,51 @@
       </c>
       <c r="AB4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>GC</v>
       </c>
       <c r="B5" t="str">
         <v>T3</v>
       </c>
       <c r="C5">
         <v>3</v>
       </c>
       <c r="D5" t="str">
         <v>Michael/Michelle</v>
       </c>
       <c r="E5">
         <v>9</v>
       </c>
       <c r="F5">
         <v>63</v>
       </c>
       <c r="H5" t="str">
-        <v>mitchybegood,bax1111</v>
+        <v>bax1111,mitchybegood</v>
       </c>
       <c r="I5">
         <v>9</v>
       </c>
       <c r="J5">
         <v>63</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5">
         <v>3</v>
       </c>
       <c r="P5">
         <v>4</v>
       </c>