--- v0 (2026-01-14)
+++ v1 (2026-04-01)
@@ -1666,51 +1666,51 @@
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>MA3</v>
       </c>
       <c r="B15" t="str">
         <v>T3</v>
       </c>
       <c r="C15">
         <v>3</v>
       </c>
       <c r="D15" t="str">
         <v>Axel Andrade Perez</v>
       </c>
       <c r="E15">
         <v>18</v>
       </c>
       <c r="F15">
         <v>80</v>
       </c>
       <c r="G15">
         <v>312386</v>
       </c>
       <c r="H15" t="str">
-        <v>axelcaspiam</v>
+        <v>axelandrade</v>
       </c>
       <c r="I15">
         <v>18</v>
       </c>
       <c r="J15">
         <v>80</v>
       </c>
       <c r="K15">
         <v>7</v>
       </c>
       <c r="L15">
         <v>3</v>
       </c>
       <c r="M15">
         <v>6</v>
       </c>
       <c r="N15">
         <v>5</v>
       </c>
       <c r="O15">
         <v>4</v>
       </c>
       <c r="P15">
         <v>4</v>
       </c>