--- v0 (2026-01-14)
+++ v1 (2026-04-01)
@@ -1322,51 +1322,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>MA3</v>
       </c>
       <c r="B11" t="str">
         <v>2</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="str">
         <v>Axel Andrade Perez</v>
       </c>
       <c r="E11">
         <v>12</v>
       </c>
       <c r="F11">
         <v>74</v>
       </c>
       <c r="G11">
         <v>312386</v>
       </c>
       <c r="H11" t="str">
-        <v>axelcaspiam</v>
+        <v>axelandrade</v>
       </c>
       <c r="I11">
         <v>12</v>
       </c>
       <c r="J11">
         <v>74</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>5</v>
       </c>
       <c r="N11">
         <v>3</v>
       </c>
       <c r="O11">
         <v>4</v>
       </c>
       <c r="P11">
         <v>4</v>
       </c>