--- v0 (2026-02-13)
+++ v1 (2026-04-02)
@@ -719,50 +719,53 @@
         <v>5</v>
       </c>
       <c r="AB3">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>RED</v>
       </c>
       <c r="B4" t="str">
         <v>3</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="str">
         <v xml:space="preserve">Pat Eaton </v>
       </c>
       <c r="E4">
         <v>10</v>
       </c>
       <c r="F4">
         <v>74</v>
       </c>
+      <c r="G4">
+        <v>312162</v>
+      </c>
       <c r="H4" t="str">
         <v>pateaton</v>
       </c>
       <c r="I4">
         <v>10</v>
       </c>
       <c r="J4">
         <v>74</v>
       </c>
       <c r="K4">
         <v>4</v>
       </c>
       <c r="L4">
         <v>4</v>
       </c>
       <c r="M4">
         <v>4</v>
       </c>
       <c r="N4">
         <v>3</v>
       </c>
       <c r="O4">
         <v>5</v>
       </c>
       <c r="P4">
@@ -1738,50 +1741,53 @@
       <c r="AA15">
         <v>6</v>
       </c>
       <c r="AB15">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>BLUE</v>
       </c>
       <c r="B16" t="str">
         <v>12</v>
       </c>
       <c r="C16">
         <v>12</v>
       </c>
       <c r="D16" t="str">
         <v>Nathan Cramer</v>
       </c>
       <c r="E16">
         <v>8</v>
       </c>
       <c r="F16">
         <v>72</v>
+      </c>
+      <c r="G16">
+        <v>317786</v>
       </c>
       <c r="H16" t="str">
         <v>natedisc14</v>
       </c>
       <c r="I16">
         <v>8</v>
       </c>
       <c r="J16">
         <v>72</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
         <v>5</v>
       </c>
       <c r="M16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>4</v>
       </c>
       <c r="O16">
         <v>5</v>
       </c>