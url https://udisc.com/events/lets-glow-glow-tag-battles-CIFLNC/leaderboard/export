--- v0 (2025-12-12)
+++ v1 (2026-04-02)
@@ -888,50 +888,53 @@
         <v>3</v>
       </c>
       <c r="AB5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>RED</v>
       </c>
       <c r="B6" t="str">
         <v>5</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="str">
         <v xml:space="preserve">Pat Eaton </v>
       </c>
       <c r="E6">
         <v>15</v>
       </c>
       <c r="F6">
         <v>79</v>
       </c>
+      <c r="G6">
+        <v>312162</v>
+      </c>
       <c r="H6" t="str">
         <v>pateaton</v>
       </c>
       <c r="I6">
         <v>15</v>
       </c>
       <c r="J6">
         <v>79</v>
       </c>
       <c r="K6">
         <v>4</v>
       </c>
       <c r="L6">
         <v>5</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
         <v>3</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
       <c r="P6">
@@ -1658,50 +1661,53 @@
       <c r="AA14">
         <v>5</v>
       </c>
       <c r="AB14">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>BLUE</v>
       </c>
       <c r="B15" t="str">
         <v>9</v>
       </c>
       <c r="C15">
         <v>9</v>
       </c>
       <c r="D15" t="str">
         <v>Nathan Cramer</v>
       </c>
       <c r="E15">
         <v>16</v>
       </c>
       <c r="F15">
         <v>80</v>
+      </c>
+      <c r="G15">
+        <v>317786</v>
       </c>
       <c r="H15" t="str">
         <v>natedisc14</v>
       </c>
       <c r="I15">
         <v>16</v>
       </c>
       <c r="J15">
         <v>80</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
         <v>3</v>
       </c>
       <c r="M15">
         <v>3</v>
       </c>
       <c r="N15">
         <v>4</v>
       </c>
       <c r="O15">
         <v>5</v>
       </c>