--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -1398,50 +1398,53 @@
         <v>6</v>
       </c>
       <c r="AB11">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>BLUE</v>
       </c>
       <c r="B12" t="str">
         <v>9</v>
       </c>
       <c r="C12">
         <v>9</v>
       </c>
       <c r="D12" t="str">
         <v>Nathan Cramer</v>
       </c>
       <c r="E12">
         <v>17</v>
       </c>
       <c r="F12">
         <v>81</v>
       </c>
+      <c r="G12">
+        <v>317786</v>
+      </c>
       <c r="H12" t="str">
         <v>natedisc14</v>
       </c>
       <c r="I12">
         <v>17</v>
       </c>
       <c r="J12">
         <v>81</v>
       </c>
       <c r="K12">
         <v>4</v>
       </c>
       <c r="L12">
         <v>6</v>
       </c>
       <c r="M12">
         <v>5</v>
       </c>
       <c r="N12">
         <v>4</v>
       </c>
       <c r="O12">
         <v>5</v>
       </c>
       <c r="P12">