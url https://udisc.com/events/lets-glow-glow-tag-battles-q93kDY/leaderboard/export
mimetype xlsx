--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -891,50 +891,53 @@
         <v>3</v>
       </c>
       <c r="AB5">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>RED</v>
       </c>
       <c r="B6" t="str">
         <v>5</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="str">
         <v xml:space="preserve">Pat Eaton </v>
       </c>
       <c r="E6">
         <v>10</v>
       </c>
       <c r="F6">
         <v>74</v>
       </c>
+      <c r="G6">
+        <v>312162</v>
+      </c>
       <c r="H6" t="str">
         <v>pateaton</v>
       </c>
       <c r="I6">
         <v>10</v>
       </c>
       <c r="J6">
         <v>74</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
         <v>6</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
         <v>4</v>
       </c>
       <c r="O6">
         <v>6</v>
       </c>
       <c r="P6">
@@ -1056,50 +1059,53 @@
       <c r="AA7">
         <v>3</v>
       </c>
       <c r="AB7">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>BLUE</v>
       </c>
       <c r="B8" t="str">
         <v>2</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <v>Nathan Cramer</v>
       </c>
       <c r="E8">
         <v>2</v>
       </c>
       <c r="F8">
         <v>66</v>
+      </c>
+      <c r="G8">
+        <v>317786</v>
       </c>
       <c r="H8" t="str">
         <v>natedisc14</v>
       </c>
       <c r="I8">
         <v>2</v>
       </c>
       <c r="J8">
         <v>66</v>
       </c>
       <c r="K8">
         <v>4</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
         <v>3</v>
       </c>
       <c r="N8">
         <v>3</v>
       </c>
       <c r="O8">
         <v>5</v>
       </c>