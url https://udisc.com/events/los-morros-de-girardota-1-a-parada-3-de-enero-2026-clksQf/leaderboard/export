--- v1 (2026-03-10)
+++ v2 (2026-04-01)
@@ -1817,51 +1817,51 @@
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>MA2</v>
       </c>
       <c r="B17" t="str">
         <v>6</v>
       </c>
       <c r="C17">
         <v>6</v>
       </c>
       <c r="D17" t="str">
         <v>Juanda Davila</v>
       </c>
       <c r="E17">
         <v>10</v>
       </c>
       <c r="F17">
         <v>69</v>
       </c>
       <c r="G17">
         <v>313176</v>
       </c>
       <c r="H17" t="str">
-        <v>juandadavila</v>
+        <v>juandisc</v>
       </c>
       <c r="I17">
         <v>10</v>
       </c>
       <c r="J17">
         <v>69</v>
       </c>
       <c r="K17">
         <v>4</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>3</v>
       </c>
       <c r="N17">
         <v>5</v>
       </c>
       <c r="O17">
         <v>5</v>
       </c>
       <c r="P17">
         <v>3</v>
       </c>