--- v0 (2026-01-09)
+++ v1 (2026-04-03)
@@ -1482,51 +1482,51 @@
       </c>
       <c r="AB12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Safari</v>
       </c>
       <c r="B13" t="str">
         <v>T10</v>
       </c>
       <c r="C13">
         <v>10</v>
       </c>
       <c r="D13" t="str">
         <v>Bradley Davis</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
         <v>56</v>
       </c>
       <c r="H13" t="str">
-        <v>bdavis0220</v>
+        <v>shankymcputts</v>
       </c>
       <c r="I13">
         <v>2</v>
       </c>
       <c r="J13">
         <v>56</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>4</v>
       </c>
       <c r="M13">
         <v>3</v>
       </c>
       <c r="N13">
         <v>3</v>
       </c>
       <c r="O13">
         <v>4</v>
       </c>
       <c r="P13">
         <v>5</v>
       </c>