--- v0 (2026-01-31)
+++ v1 (2026-04-03)
@@ -975,51 +975,51 @@
       </c>
       <c r="AB6">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Cash</v>
       </c>
       <c r="B7" t="str">
         <v>6</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="str">
         <v>Bradley Davis</v>
       </c>
       <c r="E7">
         <v>-2</v>
       </c>
       <c r="F7">
         <v>52</v>
       </c>
       <c r="H7" t="str">
-        <v>bdavis0220</v>
+        <v>shankymcputts</v>
       </c>
       <c r="I7">
         <v>-2</v>
       </c>
       <c r="J7">
         <v>52</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
         <v>3</v>
       </c>
       <c r="N7">
         <v>3</v>
       </c>
       <c r="O7">
         <v>3</v>
       </c>
       <c r="P7">
         <v>3</v>
       </c>