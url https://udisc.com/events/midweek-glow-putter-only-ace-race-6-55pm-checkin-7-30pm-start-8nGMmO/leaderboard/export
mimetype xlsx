--- v1 (2026-01-11)
+++ v2 (2026-04-03)
@@ -580,51 +580,51 @@
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="W2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Cash</v>
       </c>
       <c r="B3" t="str">
         <v>DNF</v>
       </c>
       <c r="D3" t="str">
         <v>Bradley Davis</v>
       </c>
       <c r="E3">
         <v>-2</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="H3" t="str">
-        <v>bdavis0220</v>
+        <v>shankymcputts</v>
       </c>
       <c r="I3">
         <v>-2</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="R3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Cash</v>
       </c>
       <c r="B4" t="str">
         <v>DNF</v>
       </c>
       <c r="D4" t="str">
         <v xml:space="preserve">Duane Brown </v>
       </c>
       <c r="E4">
         <v>-2</v>
       </c>
       <c r="F4">