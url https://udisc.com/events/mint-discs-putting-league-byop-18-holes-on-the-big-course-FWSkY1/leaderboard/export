--- v0 (2026-01-11)
+++ v1 (2026-04-01)
@@ -710,51 +710,51 @@
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>PRO</v>
       </c>
       <c r="D8" t="str">
         <v>Lee Fleming</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>215026</v>
       </c>
       <c r="H8" t="str">
-        <v>bagofdicks</v>
+        <v>leeafleming</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>AMS</v>
       </c>
       <c r="D9" t="str">
         <v>Michelle</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>46009</v>
       </c>
       <c r="H9" t="str">