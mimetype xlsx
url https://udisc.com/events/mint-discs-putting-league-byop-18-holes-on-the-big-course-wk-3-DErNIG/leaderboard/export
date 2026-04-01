--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -1332,51 +1332,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>AMS</v>
       </c>
       <c r="B11" t="str">
         <v>T2</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="str">
         <v>Lee Fleming &amp; Peter Steinmetz</v>
       </c>
       <c r="E11">
         <v>-10</v>
       </c>
       <c r="F11">
         <v>45</v>
       </c>
       <c r="G11">
         <v>2</v>
       </c>
       <c r="I11" t="str">
-        <v>bagofdicks,petezah</v>
+        <v>leeafleming,petezah</v>
       </c>
       <c r="J11">
         <v>-10</v>
       </c>
       <c r="K11">
         <v>45</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>3</v>
       </c>
       <c r="N11">
         <v>3</v>
       </c>
       <c r="O11">
         <v>3</v>
       </c>
       <c r="P11">
         <v>2</v>
       </c>
       <c r="Q11">
         <v>2</v>
       </c>
@@ -1673,51 +1673,51 @@
       </c>
       <c r="AC14">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>AMS</v>
       </c>
       <c r="B15" t="str">
         <v>DUP</v>
       </c>
       <c r="D15" t="str">
         <v>Lee Fleming &amp; Peter Steinmetz</v>
       </c>
       <c r="E15">
         <v>-10</v>
       </c>
       <c r="F15">
         <v>45</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="I15" t="str">
-        <v>bagofdicks,petezah</v>
+        <v>leeafleming,petezah</v>
       </c>
       <c r="J15">
         <v>-10</v>
       </c>
       <c r="K15">
         <v>45</v>
       </c>
       <c r="L15">
         <v>3</v>
       </c>
       <c r="M15">
         <v>3</v>
       </c>
       <c r="N15">
         <v>2</v>
       </c>
       <c r="O15">
         <v>3</v>
       </c>
       <c r="P15">
         <v>2</v>
       </c>
       <c r="Q15">
         <v>2</v>
       </c>