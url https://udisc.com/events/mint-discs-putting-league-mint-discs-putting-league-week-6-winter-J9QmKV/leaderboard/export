--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -3400,51 +3400,51 @@
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>AMS</v>
       </c>
       <c r="B27" t="str">
         <v>14</v>
       </c>
       <c r="C27">
         <v>14</v>
       </c>
       <c r="D27" t="str">
         <v>Lee Fleming</v>
       </c>
       <c r="E27">
         <v>12</v>
       </c>
       <c r="F27">
         <v>93</v>
       </c>
       <c r="G27">
         <v>215026</v>
       </c>
       <c r="H27" t="str">
-        <v>bagofdicks</v>
+        <v>leeafleming</v>
       </c>
       <c r="I27">
         <v>12</v>
       </c>
       <c r="J27">
         <v>93</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
         <v>4</v>
       </c>
       <c r="M27">
         <v>3</v>
       </c>
       <c r="N27">
         <v>3</v>
       </c>
       <c r="O27">
         <v>4</v>
       </c>
       <c r="P27">
         <v>4</v>
       </c>