--- v1 (2025-12-12)
+++ v2 (2026-04-02)
@@ -1580,51 +1580,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>MA1</v>
       </c>
       <c r="B11" t="str">
         <v>T3</v>
       </c>
       <c r="C11">
         <v>3</v>
       </c>
       <c r="D11" t="str">
         <v>Max Pederson</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>81</v>
       </c>
       <c r="G11">
         <v>236924</v>
       </c>
       <c r="H11" t="str">
-        <v>tsomedees</v>
+        <v>tossdg</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>81</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>3</v>
       </c>
       <c r="N11">
         <v>4</v>
       </c>
       <c r="O11">
         <v>4</v>
       </c>
       <c r="P11">
         <v>2</v>
       </c>
@@ -2790,51 +2790,51 @@
       </c>
       <c r="AK21">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>MA2</v>
       </c>
       <c r="B22" t="str">
         <v>4</v>
       </c>
       <c r="C22">
         <v>4</v>
       </c>
       <c r="D22" t="str">
         <v>Lee Fleming</v>
       </c>
       <c r="E22">
         <v>8</v>
       </c>
       <c r="F22">
         <v>89</v>
       </c>
       <c r="H22" t="str">
-        <v>bagofdicks</v>
+        <v>leeafleming</v>
       </c>
       <c r="I22">
         <v>8</v>
       </c>
       <c r="J22">
         <v>89</v>
       </c>
       <c r="K22">
         <v>4</v>
       </c>
       <c r="L22">
         <v>2</v>
       </c>
       <c r="M22">
         <v>4</v>
       </c>
       <c r="N22">
         <v>4</v>
       </c>
       <c r="O22">
         <v>3</v>
       </c>
       <c r="P22">
         <v>3</v>
       </c>