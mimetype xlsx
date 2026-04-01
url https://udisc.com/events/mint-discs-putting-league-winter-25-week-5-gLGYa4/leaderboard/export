--- v0 (2025-12-12)
+++ v1 (2026-04-01)
@@ -2731,51 +2731,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>AMS</v>
       </c>
       <c r="B21" t="str">
         <v>9</v>
       </c>
       <c r="C21">
         <v>9</v>
       </c>
       <c r="D21" t="str">
         <v>Lee Fleming</v>
       </c>
       <c r="E21">
         <v>4</v>
       </c>
       <c r="F21">
         <v>85</v>
       </c>
       <c r="G21">
         <v>215026</v>
       </c>
       <c r="H21" t="str">
-        <v>bagofdicks</v>
+        <v>leeafleming</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>85</v>
       </c>
       <c r="K21">
         <v>2</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>2</v>
       </c>
       <c r="N21">
         <v>4</v>
       </c>
       <c r="O21">
         <v>4</v>
       </c>
       <c r="P21">
         <v>4</v>
       </c>