--- v0 (2025-10-11)
+++ v1 (2026-04-01)
@@ -2871,51 +2871,51 @@
       </c>
       <c r="AL22">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>MA2</v>
       </c>
       <c r="B23" t="str">
         <v>10</v>
       </c>
       <c r="C23">
         <v>10</v>
       </c>
       <c r="D23" t="str">
         <v>Lee Fleming</v>
       </c>
       <c r="F23">
         <v>10</v>
       </c>
       <c r="G23">
         <v>91</v>
       </c>
       <c r="I23" t="str">
-        <v>bagofdicks</v>
+        <v>leeafleming</v>
       </c>
       <c r="J23">
         <v>10</v>
       </c>
       <c r="K23">
         <v>91</v>
       </c>
       <c r="L23">
         <v>4</v>
       </c>
       <c r="M23">
         <v>4</v>
       </c>
       <c r="N23">
         <v>3</v>
       </c>
       <c r="O23">
         <v>2</v>
       </c>
       <c r="P23">
         <v>4</v>
       </c>
       <c r="Q23">
         <v>3</v>
       </c>