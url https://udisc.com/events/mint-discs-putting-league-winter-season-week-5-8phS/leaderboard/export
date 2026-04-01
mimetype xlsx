--- v1 (2025-12-12)
+++ v2 (2026-04-01)
@@ -2142,51 +2142,51 @@
       </c>
       <c r="AK15">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>MA2</v>
       </c>
       <c r="B16" t="str">
         <v>1</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="str">
         <v>Lee Fleming</v>
       </c>
       <c r="E16">
         <v>-9</v>
       </c>
       <c r="F16">
         <v>72</v>
       </c>
       <c r="H16" t="str">
-        <v>bagofdicks</v>
+        <v>leeafleming</v>
       </c>
       <c r="I16">
         <v>-9</v>
       </c>
       <c r="J16">
         <v>72</v>
       </c>
       <c r="K16">
         <v>2</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="M16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>3</v>
       </c>
       <c r="O16">
         <v>3</v>
       </c>
       <c r="P16">
         <v>3</v>
       </c>