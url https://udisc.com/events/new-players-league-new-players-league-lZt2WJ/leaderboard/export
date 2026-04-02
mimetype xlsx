--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -932,50 +932,53 @@
         <v>37</v>
       </c>
       <c r="K16">
         <v>91</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>FA1</v>
       </c>
       <c r="B17" t="str">
         <v>1</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="str">
         <v>Marijah miller</v>
       </c>
       <c r="E17">
         <v>16</v>
       </c>
       <c r="F17">
         <v>70</v>
       </c>
+      <c r="G17">
+        <v>317900</v>
+      </c>
       <c r="H17" t="str">
         <v>marijaahh</v>
       </c>
       <c r="I17">
         <v>16</v>
       </c>
       <c r="K17">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:L17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8.83203125" customWidth="1"/>
@@ -2345,50 +2348,53 @@
         <v>4</v>
       </c>
       <c r="AB16">
         <v>6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>FA1</v>
       </c>
       <c r="B17" t="str">
         <v>1</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="str">
         <v>Marijah miller</v>
       </c>
       <c r="E17">
         <v>16</v>
       </c>
       <c r="F17">
         <v>70</v>
       </c>
+      <c r="G17">
+        <v>317900</v>
+      </c>
       <c r="H17" t="str">
         <v>marijaahh</v>
       </c>
       <c r="I17">
         <v>16</v>
       </c>
       <c r="J17">
         <v>70</v>
       </c>
       <c r="K17">
         <v>5</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
         <v>4</v>
       </c>
       <c r="N17">
         <v>3</v>
       </c>
       <c r="O17">
         <v>3</v>
       </c>
       <c r="P17">