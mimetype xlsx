--- v0 (2026-03-01)
+++ v1 (2026-04-03)
@@ -866,50 +866,53 @@
       </c>
       <c r="C5">
         <v>-4</v>
       </c>
       <c r="D5">
         <v>-21</v>
       </c>
       <c r="E5" t="str">
         <v>HC</v>
       </c>
       <c r="F5" t="str">
         <v>28</v>
       </c>
       <c r="G5">
         <v>28</v>
       </c>
       <c r="H5" t="str">
         <v>Eddie Tyre</v>
       </c>
       <c r="I5">
         <v>17</v>
       </c>
       <c r="J5">
         <v>75</v>
       </c>
+      <c r="K5">
+        <v>318643</v>
+      </c>
       <c r="L5" t="str">
         <v>tyree79</v>
       </c>
       <c r="M5">
         <v>17</v>
       </c>
       <c r="N5">
         <v>75</v>
       </c>
       <c r="O5">
         <v>5</v>
       </c>
       <c r="P5">
         <v>6</v>
       </c>
       <c r="Q5">
         <v>4</v>
       </c>
       <c r="R5">
         <v>5</v>
       </c>
       <c r="S5">
         <v>4</v>
       </c>
       <c r="T5">