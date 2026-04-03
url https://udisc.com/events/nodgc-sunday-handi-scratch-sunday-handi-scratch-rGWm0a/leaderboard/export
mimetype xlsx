--- v1 (2026-01-12)
+++ v2 (2026-04-03)
@@ -1555,50 +1555,53 @@
       </c>
       <c r="C12">
         <v>-4</v>
       </c>
       <c r="D12">
         <v>-26</v>
       </c>
       <c r="E12" t="str">
         <v>SC</v>
       </c>
       <c r="F12" t="str">
         <v>18</v>
       </c>
       <c r="G12">
         <v>18</v>
       </c>
       <c r="H12" t="str">
         <v>Eddie Tyre</v>
       </c>
       <c r="I12">
         <v>22</v>
       </c>
       <c r="J12">
         <v>77</v>
       </c>
+      <c r="K12">
+        <v>318643</v>
+      </c>
       <c r="L12" t="str">
         <v>tyree79</v>
       </c>
       <c r="M12">
         <v>22</v>
       </c>
       <c r="N12">
         <v>77</v>
       </c>
       <c r="O12">
         <v>5</v>
       </c>
       <c r="P12">
         <v>4</v>
       </c>
       <c r="Q12">
         <v>5</v>
       </c>
       <c r="R12">
         <v>4</v>
       </c>
       <c r="S12">
         <v>4</v>
       </c>
       <c r="T12">