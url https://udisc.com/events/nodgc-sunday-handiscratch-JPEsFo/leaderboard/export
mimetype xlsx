--- v0 (2026-03-01)
+++ v1 (2026-04-03)
@@ -1552,50 +1552,53 @@
       </c>
       <c r="C12">
         <v>-1</v>
       </c>
       <c r="D12">
         <v>-22</v>
       </c>
       <c r="E12" t="str">
         <v>HC</v>
       </c>
       <c r="F12" t="str">
         <v>T20</v>
       </c>
       <c r="G12">
         <v>20</v>
       </c>
       <c r="H12" t="str">
         <v>Eddie Tyre</v>
       </c>
       <c r="I12">
         <v>21</v>
       </c>
       <c r="J12">
         <v>79</v>
       </c>
+      <c r="K12">
+        <v>318643</v>
+      </c>
       <c r="L12" t="str">
         <v>tyree79</v>
       </c>
       <c r="M12">
         <v>21</v>
       </c>
       <c r="N12">
         <v>79</v>
       </c>
       <c r="O12">
         <v>5</v>
       </c>
       <c r="P12">
         <v>8</v>
       </c>
       <c r="Q12">
         <v>3</v>
       </c>
       <c r="R12">
         <v>5</v>
       </c>
       <c r="S12">
         <v>3</v>
       </c>
       <c r="T12">