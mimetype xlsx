--- v1 (2026-03-01)
+++ v2 (2026-04-03)
@@ -2330,50 +2330,53 @@
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20">
         <v>-23</v>
       </c>
       <c r="E20" t="str">
         <v>HC</v>
       </c>
       <c r="F20" t="str">
         <v>25</v>
       </c>
       <c r="G20">
         <v>25</v>
       </c>
       <c r="H20" t="str">
         <v>Eddie Tyre</v>
       </c>
       <c r="I20">
         <v>24</v>
       </c>
       <c r="J20">
         <v>80</v>
       </c>
+      <c r="K20">
+        <v>318643</v>
+      </c>
       <c r="L20" t="str">
         <v>tyree79</v>
       </c>
       <c r="M20">
         <v>24</v>
       </c>
       <c r="N20">
         <v>80</v>
       </c>
       <c r="O20">
         <v>4</v>
       </c>
       <c r="P20">
         <v>3</v>
       </c>
       <c r="Q20">
         <v>5</v>
       </c>
       <c r="R20">
         <v>3</v>
       </c>
       <c r="S20">
         <v>3</v>
       </c>
       <c r="T20">