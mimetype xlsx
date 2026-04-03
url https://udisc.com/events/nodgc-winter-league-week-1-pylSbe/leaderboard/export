--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -2424,52 +2424,55 @@
         <v>3</v>
       </c>
       <c r="AB23">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>MA4</v>
       </c>
       <c r="B24" t="str">
         <v>3</v>
       </c>
       <c r="C24">
         <v>3</v>
       </c>
       <c r="D24" t="str">
         <v>Woody Mulkey</v>
       </c>
       <c r="E24">
         <v>22</v>
       </c>
       <c r="F24">
         <v>81</v>
       </c>
+      <c r="G24">
+        <v>321562</v>
+      </c>
       <c r="H24" t="str">
-        <v>averageschmo</v>
+        <v>ghostline</v>
       </c>
       <c r="I24">
         <v>22</v>
       </c>
       <c r="J24">
         <v>81</v>
       </c>
       <c r="K24">
         <v>3</v>
       </c>
       <c r="L24">
         <v>8</v>
       </c>
       <c r="M24">
         <v>4</v>
       </c>
       <c r="N24">
         <v>4</v>
       </c>
       <c r="O24">
         <v>3</v>
       </c>
       <c r="P24">
         <v>5</v>
       </c>
@@ -2592,50 +2595,53 @@
       <c r="AA25">
         <v>4</v>
       </c>
       <c r="AB25">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>MA4</v>
       </c>
       <c r="B26" t="str">
         <v>5</v>
       </c>
       <c r="C26">
         <v>5</v>
       </c>
       <c r="D26" t="str">
         <v>Eddie Tyre</v>
       </c>
       <c r="E26">
         <v>33</v>
       </c>
       <c r="F26">
         <v>92</v>
+      </c>
+      <c r="G26">
+        <v>318643</v>
       </c>
       <c r="H26" t="str">
         <v>tyree79</v>
       </c>
       <c r="I26">
         <v>33</v>
       </c>
       <c r="J26">
         <v>92</v>
       </c>
       <c r="K26">
         <v>5</v>
       </c>
       <c r="L26">
         <v>10</v>
       </c>
       <c r="M26">
         <v>6</v>
       </c>
       <c r="N26">
         <v>4</v>
       </c>
       <c r="O26">
         <v>3</v>
       </c>