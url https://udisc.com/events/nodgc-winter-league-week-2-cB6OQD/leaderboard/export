--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -2949,52 +2949,55 @@
         <v>2</v>
       </c>
       <c r="AB29">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>MA4</v>
       </c>
       <c r="B30" t="str">
         <v>T2</v>
       </c>
       <c r="C30">
         <v>2</v>
       </c>
       <c r="D30" t="str">
         <v>Woody Mulkey</v>
       </c>
       <c r="E30">
         <v>7</v>
       </c>
       <c r="F30">
         <v>62</v>
       </c>
+      <c r="G30">
+        <v>321562</v>
+      </c>
       <c r="H30" t="str">
-        <v>averageschmo</v>
+        <v>ghostline</v>
       </c>
       <c r="I30">
         <v>7</v>
       </c>
       <c r="J30">
         <v>62</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30">
         <v>3</v>
       </c>
       <c r="M30">
         <v>5</v>
       </c>
       <c r="N30">
         <v>5</v>
       </c>
       <c r="O30">
         <v>2</v>
       </c>
       <c r="P30">
         <v>3</v>
       </c>