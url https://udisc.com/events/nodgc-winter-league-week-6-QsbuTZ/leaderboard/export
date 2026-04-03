--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -2003,52 +2003,55 @@
         <v>3</v>
       </c>
       <c r="AB18">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>MA4</v>
       </c>
       <c r="B19" t="str">
         <v>3</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
       <c r="D19" t="str">
         <v>Woody Mulkey</v>
       </c>
       <c r="E19">
         <v>20</v>
       </c>
       <c r="F19">
         <v>78</v>
       </c>
+      <c r="G19">
+        <v>321562</v>
+      </c>
       <c r="H19" t="str">
-        <v>averageschmo</v>
+        <v>ghostline</v>
       </c>
       <c r="I19">
         <v>20</v>
       </c>
       <c r="J19">
         <v>78</v>
       </c>
       <c r="K19">
         <v>5</v>
       </c>
       <c r="L19">
         <v>7</v>
       </c>
       <c r="M19">
         <v>4</v>
       </c>
       <c r="N19">
         <v>5</v>
       </c>
       <c r="O19">
         <v>3</v>
       </c>
       <c r="P19">
         <v>5</v>
       </c>