--- v1 (2026-03-13)
+++ v2 (2026-04-03)
@@ -2096,51 +2096,51 @@
       </c>
       <c r="AB19">
         <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>NOT</v>
       </c>
       <c r="B20" t="str">
         <v>T5</v>
       </c>
       <c r="C20">
         <v>5</v>
       </c>
       <c r="D20" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E20">
         <v>7</v>
       </c>
       <c r="F20">
         <v>63</v>
       </c>
       <c r="H20" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I20">
         <v>7</v>
       </c>
       <c r="J20">
         <v>63</v>
       </c>
       <c r="K20">
         <v>8</v>
       </c>
       <c r="L20">
         <v>3</v>
       </c>
       <c r="M20">
         <v>3</v>
       </c>
       <c r="N20">
         <v>3</v>
       </c>
       <c r="O20">
         <v>3</v>
       </c>
       <c r="P20">
         <v>3</v>
       </c>