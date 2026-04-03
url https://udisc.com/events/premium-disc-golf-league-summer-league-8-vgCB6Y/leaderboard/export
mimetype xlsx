--- v0 (2025-11-08)
+++ v1 (2026-04-03)
@@ -1761,51 +1761,51 @@
       </c>
       <c r="AB15">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>NOT</v>
       </c>
       <c r="B16" t="str">
         <v>4</v>
       </c>
       <c r="C16">
         <v>4</v>
       </c>
       <c r="D16" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E16">
         <v>9</v>
       </c>
       <c r="F16">
         <v>63</v>
       </c>
       <c r="H16" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I16">
         <v>9</v>
       </c>
       <c r="J16">
         <v>63</v>
       </c>
       <c r="K16">
         <v>4</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="M16">
         <v>3</v>
       </c>
       <c r="N16">
         <v>4</v>
       </c>
       <c r="O16">
         <v>4</v>
       </c>
       <c r="P16">
         <v>3</v>
       </c>
@@ -1927,51 +1927,51 @@
       </c>
       <c r="AB17">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>NOT</v>
       </c>
       <c r="B18" t="str">
         <v>6</v>
       </c>
       <c r="C18">
         <v>6</v>
       </c>
       <c r="D18" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E18">
         <v>12</v>
       </c>
       <c r="F18">
         <v>66</v>
       </c>
       <c r="H18" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I18">
         <v>12</v>
       </c>
       <c r="J18">
         <v>66</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
         <v>4</v>
       </c>
       <c r="M18">
         <v>4</v>
       </c>
       <c r="N18">
         <v>3</v>
       </c>
       <c r="O18">
         <v>3</v>
       </c>
       <c r="P18">
         <v>3</v>
       </c>