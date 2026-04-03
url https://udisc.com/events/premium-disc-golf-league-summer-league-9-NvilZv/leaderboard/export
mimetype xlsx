--- v0 (2025-11-08)
+++ v1 (2026-04-03)
@@ -2013,51 +2013,51 @@
       </c>
       <c r="AB18">
         <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>NOT</v>
       </c>
       <c r="B19" t="str">
         <v>T3</v>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
       <c r="D19" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E19">
         <v>4</v>
       </c>
       <c r="F19">
         <v>58</v>
       </c>
       <c r="H19" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I19">
         <v>4</v>
       </c>
       <c r="J19">
         <v>58</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="M19">
         <v>4</v>
       </c>
       <c r="N19">
         <v>3</v>
       </c>
       <c r="O19">
         <v>4</v>
       </c>
       <c r="P19">
         <v>3</v>
       </c>
@@ -2179,51 +2179,51 @@
       </c>
       <c r="AB20">
         <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>NOT</v>
       </c>
       <c r="B21" t="str">
         <v>T5</v>
       </c>
       <c r="C21">
         <v>5</v>
       </c>
       <c r="D21" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E21">
         <v>7</v>
       </c>
       <c r="F21">
         <v>61</v>
       </c>
       <c r="H21" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I21">
         <v>7</v>
       </c>
       <c r="J21">
         <v>61</v>
       </c>
       <c r="K21">
         <v>4</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>3</v>
       </c>
       <c r="N21">
         <v>4</v>
       </c>
       <c r="O21">
         <v>4</v>
       </c>
       <c r="P21">
         <v>2</v>
       </c>