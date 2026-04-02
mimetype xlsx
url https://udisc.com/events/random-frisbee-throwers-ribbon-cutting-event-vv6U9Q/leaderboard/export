--- v1 (2025-12-12)
+++ v2 (2026-04-02)
@@ -696,217 +696,220 @@
       </c>
       <c r="Q4">
         <v>3</v>
       </c>
       <c r="R4">
         <v>2</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="T4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>GEN</v>
       </c>
       <c r="B5" t="str">
         <v>T4</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="str">
-        <v>joshua nigh</v>
+        <v xml:space="preserve">Josh Tilton </v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>27</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
-        <v>253068</v>
+        <v>81090</v>
       </c>
       <c r="I5" t="str">
-        <v>circle2banger</v>
+        <v>hagebush1</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>27</v>
       </c>
       <c r="L5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S5">
         <v>3</v>
       </c>
       <c r="T5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>GEN</v>
       </c>
       <c r="B6" t="str">
         <v>T4</v>
       </c>
       <c r="C6">
         <v>4</v>
       </c>
       <c r="D6" t="str">
-        <v>Ampelio Mejia</v>
+        <v>joshua nigh</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>27</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>285168</v>
+        <v>253068</v>
       </c>
       <c r="I6" t="str">
-        <v>amejia</v>
+        <v>circle2banger</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>27</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P6">
         <v>3</v>
       </c>
       <c r="Q6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R6">
         <v>3</v>
       </c>
       <c r="S6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>GEN</v>
       </c>
       <c r="B7" t="str">
         <v>T4</v>
       </c>
       <c r="C7">
         <v>4</v>
       </c>
       <c r="D7" t="str">
-        <v xml:space="preserve">Josh Tilton </v>
+        <v>Ampelio Mejia</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>27</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
+      <c r="H7">
+        <v>285168</v>
+      </c>
       <c r="I7" t="str">
-        <v>hagebush1</v>
+        <v>amejia</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>27</v>
       </c>
       <c r="L7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M7">
         <v>3</v>
       </c>
       <c r="N7">
         <v>4</v>
       </c>
       <c r="O7">
         <v>3</v>
       </c>
       <c r="P7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q7">
         <v>3</v>
       </c>
       <c r="R7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T7">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>GEN</v>
       </c>
       <c r="B8" t="str">
         <v>T7</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8" t="str">
         <v>Chad Hayes</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>28</v>
       </c>
       <c r="G8">