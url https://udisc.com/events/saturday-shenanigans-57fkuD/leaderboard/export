--- v0 (2026-01-12)
+++ v1 (2026-04-01)
@@ -902,51 +902,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>GEN</v>
       </c>
       <c r="B6" t="str">
         <v>5</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="str">
         <v>Michael McWhorter &amp; Gareth Trappen</v>
       </c>
       <c r="E6">
         <v>-4</v>
       </c>
       <c r="F6">
         <v>51</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="I6" t="str">
-        <v>wort23,trappen</v>
+        <v>wort23,gtrapp79</v>
       </c>
       <c r="J6">
         <v>-4</v>
       </c>
       <c r="K6">
         <v>51</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>2</v>
       </c>
       <c r="N6">
         <v>2</v>
       </c>
       <c r="O6">
         <v>3</v>
       </c>
       <c r="P6">
         <v>2</v>
       </c>
       <c r="Q6">
         <v>3</v>
       </c>
@@ -1160,51 +1160,51 @@
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>GEN</v>
       </c>
       <c r="B9" t="str">
         <v>T7</v>
       </c>
       <c r="C9">
         <v>7</v>
       </c>
       <c r="D9" t="str">
         <v xml:space="preserve">Brian Kirby &amp; Oscar rodriguez </v>
       </c>
       <c r="E9">
         <v>-2</v>
       </c>
       <c r="F9">
         <v>53</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="I9" t="str">
-        <v>slobberedon911,oscarrod28</v>
+        <v>bk9117,oscarrod28</v>
       </c>
       <c r="J9">
         <v>-2</v>
       </c>
       <c r="K9">
         <v>53</v>
       </c>
       <c r="L9">
         <v>4</v>
       </c>
       <c r="M9">
         <v>3</v>
       </c>
       <c r="N9">
         <v>2</v>
       </c>
       <c r="O9">
         <v>3</v>
       </c>
       <c r="P9">
         <v>3</v>
       </c>
       <c r="Q9">
         <v>3</v>
       </c>