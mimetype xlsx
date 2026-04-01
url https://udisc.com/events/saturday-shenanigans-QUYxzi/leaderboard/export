--- v0 (2026-01-12)
+++ v1 (2026-04-01)
@@ -644,51 +644,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>GEN</v>
       </c>
       <c r="B3" t="str">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="str">
         <v>Kevin Yost &amp; Gareth Trappen</v>
       </c>
       <c r="E3">
         <v>-9</v>
       </c>
       <c r="F3">
         <v>46</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="I3" t="str">
-        <v>kevyo79,trappen</v>
+        <v>kevyo79,gtrapp79</v>
       </c>
       <c r="J3">
         <v>-9</v>
       </c>
       <c r="K3">
         <v>46</v>
       </c>
       <c r="L3">
         <v>2</v>
       </c>
       <c r="M3">
         <v>3</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>
       <c r="Q3">
         <v>3</v>
       </c>
@@ -1074,51 +1074,51 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>GEN</v>
       </c>
       <c r="B8" t="str">
         <v>T4</v>
       </c>
       <c r="C8">
         <v>4</v>
       </c>
       <c r="D8" t="str">
         <v>Steven Murrietta &amp; Brian Kirby</v>
       </c>
       <c r="E8">
         <v>-6</v>
       </c>
       <c r="F8">
         <v>49</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="I8" t="str">
-        <v>steveo1084,slobberedon911</v>
+        <v>steveo1084,bk9117</v>
       </c>
       <c r="J8">
         <v>-6</v>
       </c>
       <c r="K8">
         <v>49</v>
       </c>
       <c r="L8">
         <v>2</v>
       </c>
       <c r="M8">
         <v>2</v>
       </c>
       <c r="N8">
         <v>3</v>
       </c>
       <c r="O8">
         <v>3</v>
       </c>
       <c r="P8">
         <v>2</v>
       </c>
       <c r="Q8">
         <v>3</v>
       </c>