--- v0 (2026-01-11)
+++ v1 (2026-04-01)
@@ -816,51 +816,51 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>GEN</v>
       </c>
       <c r="B5" t="str">
         <v>T4</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5" t="str">
         <v>Gareth Trappen &amp; Skyler  Huskey</v>
       </c>
       <c r="E5">
         <v>-11</v>
       </c>
       <c r="F5">
         <v>44</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="I5" t="str">
-        <v>trappen,skydevil</v>
+        <v>gtrapp79,skydevil</v>
       </c>
       <c r="J5">
         <v>-11</v>
       </c>
       <c r="K5">
         <v>44</v>
       </c>
       <c r="L5">
         <v>2</v>
       </c>
       <c r="M5">
         <v>2</v>
       </c>
       <c r="N5">
         <v>2</v>
       </c>
       <c r="O5">
         <v>2</v>
       </c>
       <c r="P5">
         <v>2</v>
       </c>
       <c r="Q5">
         <v>3</v>
       </c>