--- v0 (2026-01-12)
+++ v1 (2026-04-01)
@@ -644,51 +644,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>GEN</v>
       </c>
       <c r="B3" t="str">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="str">
         <v>Tyler Bates &amp; Brian Kirby</v>
       </c>
       <c r="E3">
         <v>-9</v>
       </c>
       <c r="F3">
         <v>46</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="I3" t="str">
-        <v>tylerbates68,slobberedon911</v>
+        <v>tylerbates68,bk9117</v>
       </c>
       <c r="J3">
         <v>-9</v>
       </c>
       <c r="K3">
         <v>46</v>
       </c>
       <c r="L3">
         <v>2</v>
       </c>
       <c r="M3">
         <v>2</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3">
         <v>3</v>
       </c>
       <c r="P3">
         <v>2</v>
       </c>
       <c r="Q3">
         <v>3</v>
       </c>