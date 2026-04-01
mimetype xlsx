--- v0 (2026-01-12)
+++ v1 (2026-04-01)
@@ -902,51 +902,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>GEN</v>
       </c>
       <c r="B6" t="str">
         <v>T4</v>
       </c>
       <c r="C6">
         <v>4</v>
       </c>
       <c r="D6" t="str">
         <v>Brian Kirby &amp; Kelly Kraft</v>
       </c>
       <c r="E6">
         <v>-8</v>
       </c>
       <c r="F6">
         <v>47</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="I6" t="str">
-        <v>slobberedon911,dirtyfynn</v>
+        <v>bk9117,dirtyfynn</v>
       </c>
       <c r="J6">
         <v>-8</v>
       </c>
       <c r="K6">
         <v>47</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>2</v>
       </c>
       <c r="N6">
         <v>2</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>
       <c r="P6">
         <v>2</v>
       </c>
       <c r="Q6">
         <v>3</v>
       </c>
@@ -988,51 +988,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>GEN</v>
       </c>
       <c r="B7" t="str">
         <v>T6</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="str">
         <v>Jon bailey &amp; Gareth Trappen</v>
       </c>
       <c r="E7">
         <v>-7</v>
       </c>
       <c r="F7">
         <v>48</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="I7" t="str">
-        <v>jbailey2478,trappen</v>
+        <v>jbailey2478,gtrapp79</v>
       </c>
       <c r="J7">
         <v>-7</v>
       </c>
       <c r="K7">
         <v>48</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
         <v>3</v>
       </c>
       <c r="N7">
         <v>3</v>
       </c>
       <c r="O7">
         <v>2</v>
       </c>
       <c r="P7">
         <v>3</v>
       </c>
       <c r="Q7">
         <v>3</v>
       </c>