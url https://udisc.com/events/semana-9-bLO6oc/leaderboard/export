--- v0 (2026-01-14)
+++ v1 (2026-04-01)
@@ -1325,51 +1325,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>MA3</v>
       </c>
       <c r="B11" t="str">
         <v>1</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="str">
         <v>Axel Andrade Perez</v>
       </c>
       <c r="E11">
         <v>6</v>
       </c>
       <c r="F11">
         <v>68</v>
       </c>
       <c r="G11">
         <v>312386</v>
       </c>
       <c r="H11" t="str">
-        <v>axelcaspiam</v>
+        <v>axelandrade</v>
       </c>
       <c r="I11">
         <v>6</v>
       </c>
       <c r="J11">
         <v>68</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>4</v>
       </c>
       <c r="N11">
         <v>3</v>
       </c>
       <c r="O11">
         <v>3</v>
       </c>
       <c r="P11">
         <v>4</v>
       </c>
@@ -1741,50 +1741,53 @@
       <c r="AA15">
         <v>5</v>
       </c>
       <c r="AB15">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>MA3</v>
       </c>
       <c r="B16" t="str">
         <v>6</v>
       </c>
       <c r="C16">
         <v>6</v>
       </c>
       <c r="D16" t="str">
         <v>Xepe alvarez</v>
       </c>
       <c r="E16">
         <v>25</v>
       </c>
       <c r="F16">
         <v>87</v>
+      </c>
+      <c r="G16">
+        <v>323544</v>
       </c>
       <c r="H16" t="str">
         <v>elxeps8</v>
       </c>
       <c r="I16">
         <v>25</v>
       </c>
       <c r="J16">
         <v>87</v>
       </c>
       <c r="K16">
         <v>8</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="M16">
         <v>5</v>
       </c>
       <c r="N16">
         <v>4</v>
       </c>
       <c r="O16">
         <v>4</v>
       </c>