--- v0 (2025-10-03)
+++ v1 (2026-04-02)
@@ -4886,51 +4886,51 @@
       </c>
       <c r="AB52">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>Genera</v>
       </c>
       <c r="B53" t="str">
         <v>52</v>
       </c>
       <c r="C53">
         <v>52</v>
       </c>
       <c r="D53" t="str">
         <v xml:space="preserve">Hunter Blackwell </v>
       </c>
       <c r="E53">
         <v>10</v>
       </c>
       <c r="F53">
         <v>66</v>
       </c>
       <c r="H53" t="str">
-        <v>hunterblackwell</v>
+        <v>hbwell1515</v>
       </c>
       <c r="I53">
         <v>10</v>
       </c>
       <c r="J53">
         <v>66</v>
       </c>
       <c r="K53">
         <v>5</v>
       </c>
       <c r="L53">
         <v>4</v>
       </c>
       <c r="M53">
         <v>3</v>
       </c>
       <c r="N53">
         <v>3</v>
       </c>
       <c r="O53">
         <v>3</v>
       </c>
       <c r="P53">
         <v>4</v>
       </c>