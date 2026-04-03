--- v0 (2025-10-05)
+++ v1 (2026-04-03)
@@ -5198,51 +5198,51 @@
       </c>
       <c r="AK43">
         <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>MA3</v>
       </c>
       <c r="B44" t="str">
         <v>T1</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44">
         <v>84</v>
       </c>
       <c r="H44" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I44">
         <v>1</v>
       </c>
       <c r="J44">
         <v>84</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44">
         <v>4</v>
       </c>
       <c r="M44">
         <v>3</v>
       </c>
       <c r="N44">
         <v>3</v>
       </c>
       <c r="O44">
         <v>3</v>
       </c>
       <c r="P44">
         <v>2</v>
       </c>
@@ -5528,51 +5528,51 @@
       </c>
       <c r="AK46">
         <v>2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>MA3</v>
       </c>
       <c r="B47" t="str">
         <v>5</v>
       </c>
       <c r="C47">
         <v>5</v>
       </c>
       <c r="D47" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E47">
         <v>8</v>
       </c>
       <c r="F47">
         <v>91</v>
       </c>
       <c r="H47" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I47">
         <v>8</v>
       </c>
       <c r="J47">
         <v>91</v>
       </c>
       <c r="K47">
         <v>3</v>
       </c>
       <c r="L47">
         <v>3</v>
       </c>
       <c r="M47">
         <v>3</v>
       </c>
       <c r="N47">
         <v>4</v>
       </c>
       <c r="O47">
         <v>3</v>
       </c>
       <c r="P47">
         <v>3</v>
       </c>