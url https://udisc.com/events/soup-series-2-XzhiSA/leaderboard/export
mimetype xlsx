--- v0 (2025-10-05)
+++ v1 (2026-04-03)
@@ -5609,51 +5609,51 @@
       </c>
       <c r="AK46">
         <v>3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>MA3</v>
       </c>
       <c r="B47" t="str">
         <v>T8</v>
       </c>
       <c r="C47">
         <v>8</v>
       </c>
       <c r="D47" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E47">
         <v>13</v>
       </c>
       <c r="F47">
         <v>96</v>
       </c>
       <c r="H47" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I47">
         <v>13</v>
       </c>
       <c r="J47">
         <v>96</v>
       </c>
       <c r="K47">
         <v>3</v>
       </c>
       <c r="L47">
         <v>4</v>
       </c>
       <c r="M47">
         <v>4</v>
       </c>
       <c r="N47">
         <v>4</v>
       </c>
       <c r="O47">
         <v>3</v>
       </c>
       <c r="P47">
         <v>4</v>
       </c>