--- v0 (2025-10-05)
+++ v1 (2026-04-03)
@@ -5836,51 +5836,51 @@
       </c>
       <c r="AL47">
         <v>71</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>MA3</v>
       </c>
       <c r="B48" t="str">
         <v>T2</v>
       </c>
       <c r="C48">
         <v>2</v>
       </c>
       <c r="D48" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
       <c r="F48">
         <v>82</v>
       </c>
       <c r="H48" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I48">
         <v>1</v>
       </c>
       <c r="J48">
         <v>82</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="L48">
         <v>3</v>
       </c>
       <c r="M48">
         <v>3</v>
       </c>
       <c r="N48">
         <v>2</v>
       </c>
       <c r="O48">
         <v>3</v>
       </c>
       <c r="P48">
         <v>3</v>
       </c>
@@ -6294,51 +6294,51 @@
       </c>
       <c r="AL51">
         <v>90</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>MA3</v>
       </c>
       <c r="B52" t="str">
         <v>7</v>
       </c>
       <c r="C52">
         <v>7</v>
       </c>
       <c r="D52" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E52">
         <v>7</v>
       </c>
       <c r="F52">
         <v>88</v>
       </c>
       <c r="H52" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I52">
         <v>7</v>
       </c>
       <c r="J52">
         <v>88</v>
       </c>
       <c r="K52">
         <v>3</v>
       </c>
       <c r="L52">
         <v>2</v>
       </c>
       <c r="M52">
         <v>3</v>
       </c>
       <c r="N52">
         <v>3</v>
       </c>
       <c r="O52">
         <v>3</v>
       </c>
       <c r="P52">
         <v>3</v>
       </c>