--- v0 (2025-10-05)
+++ v1 (2026-04-03)
@@ -4268,51 +4268,51 @@
       </c>
       <c r="AK34">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>MA3</v>
       </c>
       <c r="B35" t="str">
         <v>T4</v>
       </c>
       <c r="C35">
         <v>4</v>
       </c>
       <c r="D35" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35">
         <v>93</v>
       </c>
       <c r="H35" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I35">
         <v>8</v>
       </c>
       <c r="J35">
         <v>93</v>
       </c>
       <c r="K35">
         <v>4</v>
       </c>
       <c r="L35">
         <v>3</v>
       </c>
       <c r="M35">
         <v>2</v>
       </c>
       <c r="N35">
         <v>5</v>
       </c>
       <c r="O35">
         <v>3</v>
       </c>
       <c r="P35">
         <v>3</v>
       </c>
@@ -4711,51 +4711,51 @@
       </c>
       <c r="AK38">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>MA3</v>
       </c>
       <c r="B39" t="str">
         <v>9</v>
       </c>
       <c r="C39">
         <v>9</v>
       </c>
       <c r="D39" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E39">
         <v>12</v>
       </c>
       <c r="F39">
         <v>97</v>
       </c>
       <c r="H39" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I39">
         <v>12</v>
       </c>
       <c r="J39">
         <v>97</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39">
         <v>2</v>
       </c>
       <c r="M39">
         <v>2</v>
       </c>
       <c r="N39">
         <v>6</v>
       </c>
       <c r="O39">
         <v>3</v>
       </c>
       <c r="P39">
         <v>4</v>
       </c>