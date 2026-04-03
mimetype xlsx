--- v0 (2025-10-05)
+++ v1 (2026-04-03)
@@ -2413,51 +2413,51 @@
       </c>
       <c r="AB23">
         <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>MA3</v>
       </c>
       <c r="B24" t="str">
         <v>2</v>
       </c>
       <c r="C24">
         <v>2</v>
       </c>
       <c r="D24" t="str">
         <v>Jordan Stellmaker</v>
       </c>
       <c r="E24">
         <v>5</v>
       </c>
       <c r="F24">
         <v>59</v>
       </c>
       <c r="H24" t="str">
-        <v>jordan8787</v>
+        <v>threefromthetee</v>
       </c>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24">
         <v>59</v>
       </c>
       <c r="K24">
         <v>3</v>
       </c>
       <c r="L24">
         <v>4</v>
       </c>
       <c r="M24">
         <v>4</v>
       </c>
       <c r="N24">
         <v>3</v>
       </c>
       <c r="O24">
         <v>4</v>
       </c>
       <c r="P24">
         <v>4</v>
       </c>
@@ -2582,51 +2582,51 @@
       </c>
       <c r="AB25">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>MA3</v>
       </c>
       <c r="B26" t="str">
         <v>T3</v>
       </c>
       <c r="C26">
         <v>3</v>
       </c>
       <c r="D26" t="str">
         <v>Luke Toutolmin</v>
       </c>
       <c r="E26">
         <v>6</v>
       </c>
       <c r="F26">
         <v>60</v>
       </c>
       <c r="H26" t="str">
-        <v>lukesmashburger</v>
+        <v>lukept410</v>
       </c>
       <c r="I26">
         <v>6</v>
       </c>
       <c r="J26">
         <v>60</v>
       </c>
       <c r="K26">
         <v>3</v>
       </c>
       <c r="L26">
         <v>3</v>
       </c>
       <c r="M26">
         <v>3</v>
       </c>
       <c r="N26">
         <v>4</v>
       </c>
       <c r="O26">
         <v>4</v>
       </c>
       <c r="P26">
         <v>4</v>
       </c>