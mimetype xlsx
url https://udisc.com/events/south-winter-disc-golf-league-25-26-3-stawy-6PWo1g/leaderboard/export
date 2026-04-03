--- v0 (2026-01-31)
+++ v1 (2026-04-03)
@@ -1466,50 +1466,53 @@
         <v>39</v>
       </c>
       <c r="L27">
         <v>37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>RAF</v>
       </c>
       <c r="B28" t="str">
         <v>T8</v>
       </c>
       <c r="C28">
         <v>8</v>
       </c>
       <c r="D28" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E28">
         <v>4</v>
       </c>
       <c r="F28">
         <v>76</v>
       </c>
+      <c r="G28">
+        <v>322183</v>
+      </c>
       <c r="H28" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I28">
         <v>3</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28">
         <v>39</v>
       </c>
       <c r="L28">
         <v>37</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>RAF</v>
       </c>
       <c r="B29" t="str">
         <v>T8</v>
       </c>
       <c r="C29">
         <v>8</v>
@@ -1615,122 +1618,128 @@
         <v>42</v>
       </c>
       <c r="L31">
         <v>35</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>RAF</v>
       </c>
       <c r="B32" t="str">
         <v>T13</v>
       </c>
       <c r="C32">
         <v>13</v>
       </c>
       <c r="D32" t="str">
         <v>Mateusz Widawski</v>
       </c>
       <c r="E32">
         <v>6</v>
       </c>
       <c r="F32">
         <v>78</v>
       </c>
+      <c r="G32">
+        <v>321360</v>
+      </c>
       <c r="H32" t="str">
         <v>widmomw</v>
       </c>
       <c r="I32">
         <v>2</v>
       </c>
       <c r="J32">
         <v>4</v>
       </c>
       <c r="K32">
         <v>38</v>
       </c>
       <c r="L32">
         <v>40</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>RAF</v>
       </c>
       <c r="B33" t="str">
         <v>T13</v>
       </c>
       <c r="C33">
         <v>13</v>
       </c>
       <c r="D33" t="str">
-        <v>Kacper Prasał</v>
+        <v>Mateusz Łaciak</v>
       </c>
       <c r="E33">
         <v>6</v>
       </c>
       <c r="F33">
         <v>78</v>
       </c>
+      <c r="G33">
+        <v>321362</v>
+      </c>
       <c r="H33" t="str">
-        <v>iamkapoi</v>
+        <v>łacior</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33">
         <v>5</v>
       </c>
       <c r="K33">
         <v>37</v>
       </c>
       <c r="L33">
         <v>41</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>RAF</v>
       </c>
       <c r="B34" t="str">
         <v>T13</v>
       </c>
       <c r="C34">
         <v>13</v>
       </c>
       <c r="D34" t="str">
-        <v>Mateusz Łaciak</v>
+        <v>Kacper Prasał</v>
       </c>
       <c r="E34">
         <v>6</v>
       </c>
       <c r="F34">
         <v>78</v>
       </c>
       <c r="H34" t="str">
-        <v>łacior</v>
+        <v>iamkapoi</v>
       </c>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34">
         <v>5</v>
       </c>
       <c r="K34">
         <v>37</v>
       </c>
       <c r="L34">
         <v>41</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>RAF</v>
       </c>
       <c r="B35" t="str">
         <v>16</v>
       </c>
       <c r="C35">
         <v>16</v>
       </c>
       <c r="D35" t="str">
@@ -1754,50 +1763,53 @@
       <c r="K35">
         <v>39</v>
       </c>
       <c r="L35">
         <v>41</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>RAF</v>
       </c>
       <c r="B36" t="str">
         <v>T17</v>
       </c>
       <c r="C36">
         <v>17</v>
       </c>
       <c r="D36" t="str">
         <v>Jan Sobczak</v>
       </c>
       <c r="E36">
         <v>9</v>
       </c>
       <c r="F36">
         <v>81</v>
+      </c>
+      <c r="G36">
+        <v>321090</v>
       </c>
       <c r="H36" t="str">
         <v>bobczak</v>
       </c>
       <c r="I36">
         <v>6</v>
       </c>
       <c r="J36">
         <v>3</v>
       </c>
       <c r="K36">
         <v>42</v>
       </c>
       <c r="L36">
         <v>39</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>RAF</v>
       </c>
       <c r="B37" t="str">
         <v>T17</v>
       </c>
       <c r="C37">
@@ -4124,164 +4136,167 @@
       </c>
       <c r="S25">
         <v>4</v>
       </c>
       <c r="T25">
         <v>3</v>
       </c>
       <c r="U25">
         <v>3</v>
       </c>
       <c r="V25">
         <v>3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>RAF</v>
       </c>
       <c r="B26" t="str">
         <v>T6</v>
       </c>
       <c r="C26">
         <v>6</v>
       </c>
       <c r="D26" t="str">
-        <v>Kacper Prasał</v>
+        <v>Mateusz Łaciak</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
         <v>37</v>
       </c>
+      <c r="G26">
+        <v>321362</v>
+      </c>
       <c r="H26" t="str">
-        <v>iamkapoi</v>
+        <v>łacior</v>
       </c>
       <c r="I26">
         <v>1</v>
       </c>
       <c r="J26">
         <v>37</v>
       </c>
       <c r="K26">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L26">
         <v>2</v>
       </c>
       <c r="M26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P26">
         <v>3</v>
       </c>
       <c r="Q26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R26">
         <v>3</v>
       </c>
       <c r="S26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="V26">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>RAF</v>
       </c>
       <c r="B27" t="str">
         <v>T6</v>
       </c>
       <c r="C27">
         <v>6</v>
       </c>
       <c r="D27" t="str">
-        <v>Mateusz Łaciak</v>
+        <v>Kacper Prasał</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
         <v>37</v>
       </c>
       <c r="H27" t="str">
-        <v>łacior</v>
+        <v>iamkapoi</v>
       </c>
       <c r="I27">
         <v>1</v>
       </c>
       <c r="J27">
         <v>37</v>
       </c>
       <c r="K27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L27">
         <v>2</v>
       </c>
       <c r="M27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P27">
         <v>3</v>
       </c>
       <c r="Q27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R27">
         <v>3</v>
       </c>
       <c r="S27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V27">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>RAF</v>
       </c>
       <c r="B28" t="str">
         <v>T9</v>
       </c>
       <c r="C28">
         <v>9</v>
       </c>
       <c r="D28" t="str">
         <v>Janek Zimoch</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28">
         <v>38</v>
       </c>
       <c r="G28">
@@ -4398,50 +4413,53 @@
         <v>2</v>
       </c>
       <c r="V29">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>RAF</v>
       </c>
       <c r="B30" t="str">
         <v>T9</v>
       </c>
       <c r="C30">
         <v>9</v>
       </c>
       <c r="D30" t="str">
         <v>Mateusz Widawski</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
         <v>38</v>
       </c>
+      <c r="G30">
+        <v>321360</v>
+      </c>
       <c r="H30" t="str">
         <v>widmomw</v>
       </c>
       <c r="I30">
         <v>2</v>
       </c>
       <c r="J30">
         <v>38</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30">
         <v>3</v>
       </c>
       <c r="M30">
         <v>3</v>
       </c>
       <c r="N30">
         <v>2</v>
       </c>
       <c r="O30">
         <v>5</v>
       </c>
       <c r="P30">
@@ -4599,50 +4617,53 @@
         <v>4</v>
       </c>
       <c r="V32">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>RAF</v>
       </c>
       <c r="B33" t="str">
         <v>T12</v>
       </c>
       <c r="C33">
         <v>12</v>
       </c>
       <c r="D33" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
       <c r="F33">
         <v>39</v>
       </c>
+      <c r="G33">
+        <v>322183</v>
+      </c>
       <c r="H33" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I33">
         <v>3</v>
       </c>
       <c r="J33">
         <v>39</v>
       </c>
       <c r="K33">
         <v>2</v>
       </c>
       <c r="L33">
         <v>3</v>
       </c>
       <c r="M33">
         <v>2</v>
       </c>
       <c r="N33">
         <v>5</v>
       </c>
       <c r="O33">
         <v>5</v>
       </c>
       <c r="P33">
@@ -4987,167 +5008,170 @@
       </c>
       <c r="S38">
         <v>2</v>
       </c>
       <c r="T38">
         <v>3</v>
       </c>
       <c r="U38">
         <v>4</v>
       </c>
       <c r="V38">
         <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>RAF</v>
       </c>
       <c r="B39" t="str">
         <v>T19</v>
       </c>
       <c r="C39">
         <v>19</v>
       </c>
       <c r="D39" t="str">
-        <v>Antoni Zimoch</v>
+        <v>Jan Sobczak</v>
       </c>
       <c r="E39">
         <v>6</v>
       </c>
       <c r="F39">
         <v>42</v>
       </c>
+      <c r="G39">
+        <v>321090</v>
+      </c>
       <c r="H39" t="str">
-        <v>antekz</v>
+        <v>bobczak</v>
       </c>
       <c r="I39">
         <v>6</v>
       </c>
       <c r="J39">
         <v>42</v>
       </c>
       <c r="K39">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M39">
         <v>4</v>
       </c>
       <c r="N39">
         <v>5</v>
       </c>
       <c r="O39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P39">
         <v>3</v>
       </c>
       <c r="Q39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R39">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S39">
         <v>3</v>
       </c>
       <c r="T39">
         <v>4</v>
       </c>
       <c r="U39">
         <v>3</v>
       </c>
       <c r="V39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>RAF</v>
       </c>
       <c r="B40" t="str">
         <v>T19</v>
       </c>
       <c r="C40">
         <v>19</v>
       </c>
       <c r="D40" t="str">
-        <v>Jan Sobczak</v>
+        <v>Antoni Zimoch</v>
       </c>
       <c r="E40">
         <v>6</v>
       </c>
       <c r="F40">
         <v>42</v>
       </c>
       <c r="H40" t="str">
-        <v>bobczak</v>
+        <v>antekz</v>
       </c>
       <c r="I40">
         <v>6</v>
       </c>
       <c r="J40">
         <v>42</v>
       </c>
       <c r="K40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L40">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M40">
         <v>4</v>
       </c>
       <c r="N40">
         <v>5</v>
       </c>
       <c r="O40">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P40">
         <v>3</v>
       </c>
       <c r="Q40">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R40">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S40">
         <v>3</v>
       </c>
       <c r="T40">
         <v>4</v>
       </c>
       <c r="U40">
         <v>3</v>
       </c>
       <c r="V40">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>RAF</v>
       </c>
       <c r="B41" t="str">
         <v>T19</v>
       </c>
       <c r="C41">
         <v>19</v>
       </c>
       <c r="D41" t="str">
         <v>Mateusz Stefaniak</v>
       </c>
       <c r="E41">
         <v>6</v>
       </c>
       <c r="F41">
         <v>42</v>
       </c>
       <c r="H41" t="str">
         <v>stjepanejro</v>
       </c>
       <c r="I41">
@@ -7772,50 +7796,53 @@
         <v>3</v>
       </c>
       <c r="V27">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>RAF</v>
       </c>
       <c r="B28" t="str">
         <v>T8</v>
       </c>
       <c r="C28">
         <v>8</v>
       </c>
       <c r="D28" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E28">
         <v>4</v>
       </c>
       <c r="F28">
         <v>76</v>
       </c>
+      <c r="G28">
+        <v>322183</v>
+      </c>
       <c r="H28" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
       <c r="J28">
         <v>37</v>
       </c>
       <c r="K28">
         <v>3</v>
       </c>
       <c r="L28">
         <v>4</v>
       </c>
       <c r="M28">
         <v>3</v>
       </c>
       <c r="N28">
         <v>3</v>
       </c>
       <c r="O28">
         <v>5</v>
       </c>
       <c r="P28">
@@ -8041,50 +8068,53 @@
         <v>3</v>
       </c>
       <c r="V31">
         <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>RAF</v>
       </c>
       <c r="B32" t="str">
         <v>T13</v>
       </c>
       <c r="C32">
         <v>13</v>
       </c>
       <c r="D32" t="str">
         <v>Mateusz Widawski</v>
       </c>
       <c r="E32">
         <v>6</v>
       </c>
       <c r="F32">
         <v>78</v>
       </c>
+      <c r="G32">
+        <v>321360</v>
+      </c>
       <c r="H32" t="str">
         <v>widmomw</v>
       </c>
       <c r="I32">
         <v>4</v>
       </c>
       <c r="J32">
         <v>40</v>
       </c>
       <c r="K32">
         <v>3</v>
       </c>
       <c r="L32">
         <v>4</v>
       </c>
       <c r="M32">
         <v>2</v>
       </c>
       <c r="N32">
         <v>3</v>
       </c>
       <c r="O32">
         <v>7</v>
       </c>
       <c r="P32">
@@ -8098,161 +8128,164 @@
       </c>
       <c r="S32">
         <v>2</v>
       </c>
       <c r="T32">
         <v>3</v>
       </c>
       <c r="U32">
         <v>3</v>
       </c>
       <c r="V32">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>RAF</v>
       </c>
       <c r="B33" t="str">
         <v>T13</v>
       </c>
       <c r="C33">
         <v>13</v>
       </c>
       <c r="D33" t="str">
-        <v>Kacper Prasał</v>
+        <v>Mateusz Łaciak</v>
       </c>
       <c r="E33">
         <v>6</v>
       </c>
       <c r="F33">
         <v>78</v>
       </c>
+      <c r="G33">
+        <v>321362</v>
+      </c>
       <c r="H33" t="str">
-        <v>iamkapoi</v>
+        <v>łacior</v>
       </c>
       <c r="I33">
         <v>5</v>
       </c>
       <c r="J33">
         <v>41</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N33">
         <v>3</v>
       </c>
       <c r="O33">
         <v>5</v>
       </c>
       <c r="P33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q33">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R33">
         <v>4</v>
       </c>
       <c r="S33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="U33">
         <v>3</v>
       </c>
       <c r="V33">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>RAF</v>
       </c>
       <c r="B34" t="str">
         <v>T13</v>
       </c>
       <c r="C34">
         <v>13</v>
       </c>
       <c r="D34" t="str">
-        <v>Mateusz Łaciak</v>
+        <v>Kacper Prasał</v>
       </c>
       <c r="E34">
         <v>6</v>
       </c>
       <c r="F34">
         <v>78</v>
       </c>
       <c r="H34" t="str">
-        <v>łacior</v>
+        <v>iamkapoi</v>
       </c>
       <c r="I34">
         <v>5</v>
       </c>
       <c r="J34">
         <v>41</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N34">
         <v>3</v>
       </c>
       <c r="O34">
         <v>5</v>
       </c>
       <c r="P34">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q34">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R34">
         <v>4</v>
       </c>
       <c r="S34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T34">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U34">
         <v>3</v>
       </c>
       <c r="V34">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>RAF</v>
       </c>
       <c r="B35" t="str">
         <v>16</v>
       </c>
       <c r="C35">
         <v>16</v>
       </c>
       <c r="D35" t="str">
         <v>Wojciech Brożek</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35">
@@ -8300,50 +8333,53 @@
       <c r="U35">
         <v>3</v>
       </c>
       <c r="V35">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>RAF</v>
       </c>
       <c r="B36" t="str">
         <v>T17</v>
       </c>
       <c r="C36">
         <v>17</v>
       </c>
       <c r="D36" t="str">
         <v>Jan Sobczak</v>
       </c>
       <c r="E36">
         <v>9</v>
       </c>
       <c r="F36">
         <v>81</v>
+      </c>
+      <c r="G36">
+        <v>321090</v>
       </c>
       <c r="H36" t="str">
         <v>bobczak</v>
       </c>
       <c r="I36">
         <v>3</v>
       </c>
       <c r="J36">
         <v>39</v>
       </c>
       <c r="K36">
         <v>4</v>
       </c>
       <c r="L36">
         <v>3</v>
       </c>
       <c r="M36">
         <v>4</v>
       </c>
       <c r="N36">
         <v>5</v>
       </c>
       <c r="O36">
         <v>3</v>
       </c>