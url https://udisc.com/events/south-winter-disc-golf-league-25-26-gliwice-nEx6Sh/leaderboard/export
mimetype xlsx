--- v1 (2026-02-13)
+++ v2 (2026-04-03)
@@ -1434,50 +1434,53 @@
         <v>30</v>
       </c>
       <c r="L26">
         <v>34</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>RAF</v>
       </c>
       <c r="B27" t="str">
         <v>2</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="str">
         <v>Hieronim Dzieslewski</v>
       </c>
       <c r="E27">
         <v>-7</v>
       </c>
       <c r="F27">
         <v>65</v>
       </c>
+      <c r="G27">
+        <v>321111</v>
+      </c>
       <c r="H27" t="str">
         <v>horokos</v>
       </c>
       <c r="I27">
         <v>-4</v>
       </c>
       <c r="J27">
         <v>-3</v>
       </c>
       <c r="K27">
         <v>32</v>
       </c>
       <c r="L27">
         <v>33</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>RAF</v>
       </c>
       <c r="B28" t="str">
         <v>3</v>
       </c>
       <c r="C28">
         <v>3</v>
@@ -2396,51 +2399,51 @@
       </c>
       <c r="L52">
         <v>41</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>RAF</v>
       </c>
       <c r="B53" t="str">
         <v>T27</v>
       </c>
       <c r="C53">
         <v>27</v>
       </c>
       <c r="D53" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E53">
         <v>12</v>
       </c>
       <c r="F53">
         <v>84</v>
       </c>
       <c r="H53" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53">
         <v>7</v>
       </c>
       <c r="K53">
         <v>41</v>
       </c>
       <c r="L53">
         <v>43</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>RAF</v>
       </c>
       <c r="B54" t="str">
         <v>29</v>
       </c>
       <c r="C54">
         <v>29</v>
       </c>
       <c r="D54" t="str">
@@ -4478,50 +4481,53 @@
         <v>2</v>
       </c>
       <c r="V26">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>RAF</v>
       </c>
       <c r="B27" t="str">
         <v>2</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="str">
         <v>Hieronim Dzieslewski</v>
       </c>
       <c r="E27">
         <v>-4</v>
       </c>
       <c r="F27">
         <v>32</v>
       </c>
+      <c r="G27">
+        <v>321111</v>
+      </c>
       <c r="H27" t="str">
         <v>horokos</v>
       </c>
       <c r="I27">
         <v>-4</v>
       </c>
       <c r="J27">
         <v>32</v>
       </c>
       <c r="K27">
         <v>2</v>
       </c>
       <c r="L27">
         <v>3</v>
       </c>
       <c r="M27">
         <v>3</v>
       </c>
       <c r="N27">
         <v>2</v>
       </c>
       <c r="O27">
         <v>2</v>
       </c>
       <c r="P27">
@@ -6019,51 +6025,51 @@
       </c>
       <c r="V49">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>RAF</v>
       </c>
       <c r="B50" t="str">
         <v>T24</v>
       </c>
       <c r="C50">
         <v>24</v>
       </c>
       <c r="D50" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E50">
         <v>5</v>
       </c>
       <c r="F50">
         <v>41</v>
       </c>
       <c r="H50" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I50">
         <v>5</v>
       </c>
       <c r="J50">
         <v>41</v>
       </c>
       <c r="K50">
         <v>5</v>
       </c>
       <c r="L50">
         <v>2</v>
       </c>
       <c r="M50">
         <v>4</v>
       </c>
       <c r="N50">
         <v>3</v>
       </c>
       <c r="O50">
         <v>2</v>
       </c>
       <c r="P50">
         <v>5</v>
       </c>
@@ -8542,50 +8548,53 @@
         <v>2</v>
       </c>
       <c r="V26">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>RAF</v>
       </c>
       <c r="B27" t="str">
         <v>2</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="str">
         <v>Hieronim Dzieslewski</v>
       </c>
       <c r="E27">
         <v>-7</v>
       </c>
       <c r="F27">
         <v>65</v>
       </c>
+      <c r="G27">
+        <v>321111</v>
+      </c>
       <c r="H27" t="str">
         <v>horokos</v>
       </c>
       <c r="I27">
         <v>-3</v>
       </c>
       <c r="J27">
         <v>33</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
         <v>3</v>
       </c>
       <c r="M27">
         <v>3</v>
       </c>
       <c r="N27">
         <v>3</v>
       </c>
       <c r="O27">
         <v>2</v>
       </c>
       <c r="P27">
@@ -10284,51 +10293,51 @@
       </c>
       <c r="V52">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>RAF</v>
       </c>
       <c r="B53" t="str">
         <v>T27</v>
       </c>
       <c r="C53">
         <v>27</v>
       </c>
       <c r="D53" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E53">
         <v>12</v>
       </c>
       <c r="F53">
         <v>84</v>
       </c>
       <c r="H53" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I53">
         <v>7</v>
       </c>
       <c r="J53">
         <v>43</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53">
         <v>5</v>
       </c>
       <c r="M53">
         <v>3</v>
       </c>
       <c r="N53">
         <v>4</v>
       </c>
       <c r="O53">
         <v>2</v>
       </c>
       <c r="P53">
         <v>3</v>
       </c>